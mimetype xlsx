--- v0 (2026-07-24)
+++ v1 (2026-09-08)
@@ -5,68 +5,68 @@
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet4.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30131"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30228"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="56" documentId="11_2C7024DB0A9F7BAD97B83C83CD78D413969C1D88" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{BC21F61B-188B-4BA2-88A2-B9AB22934928}"/>
+  <xr:revisionPtr revIDLastSave="75" documentId="11_2C7024DB0A9F7BAD97B83C83CD78D413969C1D88" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{CDA3C580-3538-4188-B4C9-C406FFC04E28}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="AREA FINANZIARIA" sheetId="5" r:id="rId1"/>
     <sheet name="AREA TECNICA" sheetId="7" r:id="rId2"/>
     <sheet name="AREA AMMINISTRATIVA" sheetId="6" r:id="rId3"/>
     <sheet name="AREA POLIZIA LOCALE" sheetId="4" r:id="rId4"/>
   </sheets>
   <calcPr calcId="122211"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1869" uniqueCount="284">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="1870" uniqueCount="282">
   <si>
     <t>DESCRIZIONE DEL PROCEDIMENTO</t>
   </si>
   <si>
     <t>INFORMAZIONI / DOCUMENTI</t>
   </si>
   <si>
     <t>SILENZIO ASSENSO             SI' / NO</t>
   </si>
   <si>
     <t>STRUMENTI DI TUTELA</t>
   </si>
   <si>
     <t>MODULISTICA / ACCESSO AL SERVIZIO ON LINE</t>
   </si>
   <si>
     <t>COSTI / MODALITA' DI PAGAMENTO</t>
   </si>
   <si>
     <t>POTERE SOSTITUTIVO</t>
   </si>
   <si>
     <t xml:space="preserve">UNITA' ORGANIZZATIVA ALLA QUALE E' POSSIBILE RIVOLGERSI </t>
   </si>
   <si>
@@ -447,53 +447,50 @@
   <si>
     <t>Verifiche di cassa</t>
   </si>
   <si>
     <t>Verifiche rendiconti agenti contabili</t>
   </si>
   <si>
     <t>Certificazioni e rendicontazioni varie</t>
   </si>
   <si>
     <t>Tempistica assegnata</t>
   </si>
   <si>
     <t>SU ISTANZA</t>
   </si>
   <si>
     <t>RICORSO AL TAR</t>
   </si>
   <si>
     <t>SAPETTI FAUSTO</t>
   </si>
   <si>
     <t>0172574135</t>
   </si>
   <si>
-    <t>info@comune.ceresoldalba.cn.it</t>
-[...1 lines deleted...]
-  <si>
     <t>Via regina Margherita n. 14 - Ceresole d'Alba</t>
   </si>
   <si>
     <t>Ordinanze regolamentazione temporanea traffico per lavori stradali o altro</t>
   </si>
   <si>
     <t>D.Lgs. 285/1992, artt.6 e 7</t>
   </si>
   <si>
     <t>Ordinanze contingibili e urgenti</t>
   </si>
   <si>
     <t>T.U.E.L. D.Lgs.267/00, art. 54</t>
   </si>
   <si>
     <t>Ordinanze trattamento sanitario obbligatorio</t>
   </si>
   <si>
     <t>L. 23.12.1978, N. 833</t>
   </si>
   <si>
     <t>Autorizzazioni trasporti eccezionali</t>
   </si>
   <si>
     <t>D.Lgs. 285/1992, art.10</t>
@@ -567,53 +564,50 @@
   <si>
     <t>Pareri posa segnaletica stradale</t>
   </si>
   <si>
     <t>D.Lgs. 285/1992, artt.39, 40 e 41</t>
   </si>
   <si>
     <t>Pareri occupazioni suolo pubblico</t>
   </si>
   <si>
     <t>Regolamento comunale TOSAP</t>
   </si>
   <si>
     <t>Dalla data di protocollo dell’istanza</t>
   </si>
   <si>
     <t>Dalla data di scadenza pagamento o del ricorso</t>
   </si>
   <si>
     <t>Dalla data di richiesta parere da parte dell'ufficio compentente al rilascio del provvedimento finale</t>
   </si>
   <si>
     <t>UFFICIO ANAGRAFE</t>
   </si>
   <si>
-    <t>segretario@comune.ceresoldalba.cn.it</t>
-[...1 lines deleted...]
-  <si>
     <t>Legge 30 aprile 1999, n. 120 – DPR 8 settembre 2000, n. 299</t>
   </si>
   <si>
     <t>autorizzazioni di polizia mortuaria</t>
   </si>
   <si>
     <t>Dpr285/90 e regolamento comunale</t>
   </si>
   <si>
     <t>immediato</t>
   </si>
   <si>
     <t>L. 507/93</t>
   </si>
   <si>
     <t>regolamento o norma vigente</t>
   </si>
   <si>
     <t xml:space="preserve">Regolamento comunale </t>
   </si>
   <si>
     <t>regolamento comunale</t>
   </si>
   <si>
     <t>ricorso al tar</t>
@@ -634,53 +628,50 @@
     <t>0172574139</t>
   </si>
   <si>
     <t>0172574140</t>
   </si>
   <si>
     <t>0172574141</t>
   </si>
   <si>
     <t>0172574142</t>
   </si>
   <si>
     <t>0172574143</t>
   </si>
   <si>
     <t>0172574144</t>
   </si>
   <si>
     <t>presentazione istanza</t>
   </si>
   <si>
     <t>Accesso agli atti e documenti amministrativi da parte dei cittadini ex L. 241/90.</t>
   </si>
   <si>
     <t>L.241/90</t>
-  </si>
-[...1 lines deleted...]
-    <t>info@comune.ceresoldalba.cn.i</t>
   </si>
   <si>
     <t>LL.PP e PATRIMONIO</t>
   </si>
   <si>
     <t xml:space="preserve">Segnalazione
 interventi/disservizi </t>
   </si>
   <si>
     <t xml:space="preserve">Legge 241/1990 - D.lgs. 267/2000 </t>
   </si>
   <si>
     <t xml:space="preserve">Ufficio Tecnico Lavori
 Pubblici e Patrimonio </t>
   </si>
   <si>
     <t>presentazione segnalazione scritta a mezzo lettera, consegna a mano, mail o pec</t>
   </si>
   <si>
     <t xml:space="preserve">30 giorni dalla ricezione
 della comunicazione (per la risposta al segnalante) in
 funzione della tipologia
 di richiesta
 </t>
   </si>
@@ -884,50 +875,53 @@
     <t>UFFICIO ANAGRAFE-DOTT.SSA BURZIO LAURA - TELEFONO 0172574135 - demografici@comune.ceresoledalba.cn.it</t>
   </si>
   <si>
     <t>AREA POLIZIA LOCALE</t>
   </si>
   <si>
     <t>AREA FINANZIARIA</t>
   </si>
   <si>
     <t>AREA TECNICA</t>
   </si>
   <si>
     <t>UFFICIO POLIZIA LOCALE - DOTT.SSA FERRERO IVANA - TELEFONO 0172574135 - vigili@comune.ceresoledalba.cn.it</t>
   </si>
   <si>
     <t>UFFICIO POLIZIA LOCALE</t>
   </si>
   <si>
     <t>UFFICIO RAGIONERIA -DOTT.SSA MOLINA ALESSIA - TELEFONO 0172574135 tributi@comune.ceresoledalba.cn.it</t>
   </si>
   <si>
     <t>AREA FINANZIARIA - TRIBUTI</t>
   </si>
   <si>
     <t>UFFICIO TRIBUTI</t>
+  </si>
+  <si>
+    <t>info@comune.ceresoledalba.cn.it</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="12" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
@@ -1158,174 +1152,162 @@
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top style="thin">
         <color indexed="64"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="51">
+  <cellXfs count="45">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="2" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="3" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="0" xfId="0" applyNumberFormat="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1"/>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="4" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="6" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="10" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="justify" vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="1" applyAlignment="1">
       <alignment vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1" shrinkToFit="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="8" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="10" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="center" wrapText="1"/>
-[...17 lines deleted...]
-    <xf numFmtId="0" fontId="9" fillId="0" borderId="1" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="Collegamento ipertestuale" xfId="1" builtinId="8"/>
     <cellStyle name="Normale" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleMedium9"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -1592,71 +1574,71 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.i" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.i" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoledalba.cn.it" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoledalba.cn.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdSU=Suap" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdSU=Suap" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoledalba.cn.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdPage=SSU" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.i" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoledalba.cn.it" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoledalba.cn.it" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdSU=Suap" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.i" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:segretario@comune.ceresoldalba.cn.it" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoledalba.cn.it" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.i" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pa-online.it/GisMasterWebS/SU/SU.aspx?IdCliente=004062&amp;IdSU=Suap" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:info@comune.ceresoldalba.cn.i" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="B1:T29"/>
   <sheetViews>
-    <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="F22" sqref="F22"/>
+    <sheetView tabSelected="1" topLeftCell="H27" workbookViewId="0">
+      <selection activeCell="R4" sqref="R4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="28.5703125" customWidth="1"/>
     <col min="3" max="3" width="35.5703125" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" customWidth="1"/>
     <col min="6" max="6" width="34.5703125" customWidth="1"/>
     <col min="7" max="7" width="52.5703125" customWidth="1"/>
     <col min="8" max="8" width="16.140625" customWidth="1"/>
     <col min="10" max="10" width="20.5703125" customWidth="1"/>
     <col min="11" max="11" width="19.85546875" customWidth="1"/>
     <col min="12" max="12" width="22.85546875" customWidth="1"/>
     <col min="13" max="13" width="24.85546875" customWidth="1"/>
     <col min="14" max="14" width="18.85546875" customWidth="1"/>
     <col min="16" max="16" width="16.5703125" customWidth="1"/>
     <col min="17" max="17" width="34.42578125" customWidth="1"/>
     <col min="18" max="18" width="21.85546875" customWidth="1"/>
     <col min="19" max="19" width="39.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:20" ht="78.75" x14ac:dyDescent="0.25">
       <c r="B1" s="11" t="s">
         <v>0</v>
@@ -1667,1673 +1649,1655 @@
       <c r="D1" s="1" t="s">
         <v>7</v>
       </c>
       <c r="E1" s="1" t="s">
         <v>10</v>
       </c>
       <c r="F1" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="H1" s="1" t="s">
         <v>11</v>
       </c>
       <c r="I1" s="1" t="s">
         <v>2</v>
       </c>
       <c r="J1" s="1" t="s">
         <v>3</v>
       </c>
       <c r="K1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="L1" s="1" t="s">
-        <v>269</v>
+        <v>266</v>
       </c>
       <c r="M1" s="1" t="s">
         <v>6</v>
       </c>
       <c r="N1" s="13" t="s">
         <v>111</v>
       </c>
       <c r="O1" s="14" t="s">
         <v>103</v>
       </c>
       <c r="P1" s="14" t="s">
         <v>104</v>
       </c>
       <c r="Q1" s="14" t="s">
         <v>105</v>
       </c>
       <c r="R1" s="14" t="s">
         <v>106</v>
       </c>
       <c r="S1" s="14" t="s">
         <v>107</v>
       </c>
       <c r="T1" s="2"/>
     </row>
     <row r="2" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B2" s="46" t="s">
+      <c r="B2" s="37" t="s">
         <v>113</v>
       </c>
-      <c r="C2" s="46" t="s">
+      <c r="C2" s="37" t="s">
         <v>114</v>
       </c>
-      <c r="D2" s="47" t="s">
-[...8 lines deleted...]
-      <c r="G2" s="48" t="s">
+      <c r="D2" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E2" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F2" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G2" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="H2" s="44">
+      <c r="H2" s="4">
         <v>60</v>
       </c>
-      <c r="I2" s="48" t="s">
+      <c r="I2" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J2" s="48" t="s">
+      <c r="J2" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K2" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K2" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L2" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P2" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q2" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R2" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S2" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T2" s="2"/>
     </row>
     <row r="3" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B3" s="46" t="s">
+      <c r="B3" s="37" t="s">
         <v>115</v>
       </c>
-      <c r="C3" s="46" t="s">
+      <c r="C3" s="37" t="s">
         <v>114</v>
       </c>
-      <c r="D3" s="47" t="s">
-[...8 lines deleted...]
-      <c r="G3" s="48" t="s">
+      <c r="D3" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E3" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F3" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G3" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="H3" s="44">
+      <c r="H3" s="4">
         <v>60</v>
       </c>
-      <c r="I3" s="48" t="s">
+      <c r="I3" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J3" s="48" t="s">
+      <c r="J3" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K3" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K3" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L3" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O3" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P3" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q3" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R3" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S3" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T3" s="2"/>
     </row>
     <row r="4" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B4" s="46" t="s">
+      <c r="B4" s="37" t="s">
         <v>116</v>
       </c>
-      <c r="C4" s="46" t="s">
+      <c r="C4" s="37" t="s">
         <v>117</v>
       </c>
-      <c r="D4" s="47" t="s">
-[...8 lines deleted...]
-      <c r="G4" s="48" t="s">
+      <c r="D4" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G4" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="H4" s="44">
+      <c r="H4" s="4">
         <v>15</v>
       </c>
-      <c r="I4" s="48" t="s">
+      <c r="I4" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J4" s="48" t="s">
+      <c r="J4" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K4" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K4" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L4" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P4" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q4" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R4" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S4" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T4" s="2"/>
     </row>
     <row r="5" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B5" s="46" t="s">
+      <c r="B5" s="37" t="s">
         <v>118</v>
       </c>
-      <c r="C5" s="46" t="s">
+      <c r="C5" s="37" t="s">
         <v>114</v>
       </c>
-      <c r="D5" s="47" t="s">
-[...8 lines deleted...]
-      <c r="G5" s="48" t="s">
+      <c r="D5" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G5" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="H5" s="44">
+      <c r="H5" s="4">
         <v>90</v>
       </c>
-      <c r="I5" s="48" t="s">
+      <c r="I5" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J5" s="48" t="s">
+      <c r="J5" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K5" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K5" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L5" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P5" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q5" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R5" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S5" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T5" s="2"/>
     </row>
     <row r="6" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B6" s="46" t="s">
+      <c r="B6" s="37" t="s">
         <v>119</v>
       </c>
-      <c r="C6" s="46" t="s">
+      <c r="C6" s="37" t="s">
         <v>120</v>
       </c>
-      <c r="D6" s="47" t="s">
-[...9 lines deleted...]
-      <c r="H6" s="44">
+      <c r="D6" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E6" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F6" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G6" s="3"/>
+      <c r="H6" s="4">
         <v>30</v>
       </c>
-      <c r="I6" s="48" t="s">
+      <c r="I6" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J6" s="48" t="s">
+      <c r="J6" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K6" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K6" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L6" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O6" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P6" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q6" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R6" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S6" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T6" s="2"/>
     </row>
     <row r="7" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B7" s="46" t="s">
+      <c r="B7" s="37" t="s">
         <v>121</v>
       </c>
-      <c r="C7" s="46"/>
-[...9 lines deleted...]
-      <c r="G7" s="48" t="s">
+      <c r="C7" s="37"/>
+      <c r="D7" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G7" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="H7" s="44">
+      <c r="H7" s="4">
         <v>15</v>
       </c>
-      <c r="I7" s="48" t="s">
+      <c r="I7" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J7" s="48" t="s">
+      <c r="J7" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K7" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K7" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L7" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O7" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P7" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q7" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R7" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S7" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T7" s="2"/>
     </row>
     <row r="8" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B8" s="46" t="s">
+      <c r="B8" s="37" t="s">
         <v>122</v>
       </c>
-      <c r="C8" s="49"/>
-[...9 lines deleted...]
-      <c r="G8" s="48" t="s">
+      <c r="C8" s="38"/>
+      <c r="D8" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E8" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F8" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G8" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="H8" s="44">
+      <c r="H8" s="4">
         <v>30</v>
       </c>
-      <c r="I8" s="48" t="s">
+      <c r="I8" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J8" s="48" t="s">
+      <c r="J8" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K8" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K8" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L8" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O8" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P8" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q8" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R8" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S8" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T8" s="2"/>
     </row>
     <row r="9" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B9" s="46" t="s">
+      <c r="B9" s="37" t="s">
         <v>123</v>
       </c>
-      <c r="C9" s="46" t="s">
+      <c r="C9" s="37" t="s">
         <v>124</v>
       </c>
-      <c r="D9" s="47" t="s">
-[...8 lines deleted...]
-      <c r="G9" s="48" t="s">
+      <c r="D9" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F9" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G9" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="H9" s="44">
+      <c r="H9" s="4">
         <v>30</v>
       </c>
-      <c r="I9" s="48" t="s">
+      <c r="I9" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J9" s="48" t="s">
+      <c r="J9" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K9" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K9" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L9" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N9" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O9" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q9" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R9" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S9" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T9" s="2"/>
     </row>
     <row r="10" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B10" s="46" t="s">
+      <c r="B10" s="37" t="s">
         <v>125</v>
       </c>
-      <c r="C10" s="46" t="s">
+      <c r="C10" s="37" t="s">
         <v>126</v>
       </c>
-      <c r="D10" s="47" t="s">
-[...9 lines deleted...]
-      <c r="H10" s="44" t="s">
+      <c r="D10" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E10" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F10" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G10" s="3"/>
+      <c r="H10" s="4" t="s">
         <v>136</v>
       </c>
-      <c r="I10" s="48" t="s">
+      <c r="I10" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J10" s="48" t="s">
+      <c r="J10" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K10" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K10" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L10" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N10" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O10" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P10" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q10" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R10" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S10" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T10" s="2"/>
     </row>
     <row r="11" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B11" s="46" t="s">
+      <c r="B11" s="37" t="s">
         <v>127</v>
       </c>
-      <c r="C11" s="46" t="s">
+      <c r="C11" s="37" t="s">
         <v>128</v>
       </c>
-      <c r="D11" s="47" t="s">
-[...9 lines deleted...]
-      <c r="H11" s="44">
+      <c r="D11" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F11" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G11" s="3"/>
+      <c r="H11" s="4">
         <v>120</v>
       </c>
-      <c r="I11" s="48" t="s">
+      <c r="I11" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J11" s="48" t="s">
+      <c r="J11" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K11" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K11" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L11" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P11" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q11" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R11" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S11" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T11" s="2"/>
     </row>
     <row r="12" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B12" s="50" t="s">
+      <c r="B12" s="12" t="s">
         <v>129</v>
       </c>
-      <c r="C12" s="50" t="s">
+      <c r="C12" s="12" t="s">
         <v>128</v>
       </c>
-      <c r="D12" s="47" t="s">
-[...9 lines deleted...]
-      <c r="H12" s="44">
+      <c r="D12" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F12" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G12" s="3"/>
+      <c r="H12" s="4">
         <v>30</v>
       </c>
-      <c r="I12" s="48" t="s">
+      <c r="I12" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J12" s="48" t="s">
+      <c r="J12" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K12" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K12" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L12" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N12" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O12" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P12" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q12" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R12" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S12" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T12" s="2"/>
     </row>
     <row r="13" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B13" s="46" t="s">
+      <c r="B13" s="37" t="s">
         <v>130</v>
       </c>
-      <c r="C13" s="50" t="s">
+      <c r="C13" s="12" t="s">
         <v>128</v>
       </c>
-      <c r="D13" s="47" t="s">
-[...9 lines deleted...]
-      <c r="H13" s="44">
+      <c r="D13" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F13" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G13" s="3"/>
+      <c r="H13" s="4">
         <v>120</v>
       </c>
-      <c r="I13" s="48" t="s">
+      <c r="I13" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J13" s="48" t="s">
+      <c r="J13" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K13" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K13" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L13" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N13" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O13" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P13" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q13" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R13" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S13" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T13" s="2"/>
     </row>
     <row r="14" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B14" s="50" t="s">
+      <c r="B14" s="12" t="s">
         <v>131</v>
       </c>
-      <c r="C14" s="50" t="s">
+      <c r="C14" s="12" t="s">
         <v>128</v>
       </c>
-      <c r="D14" s="47" t="s">
-[...9 lines deleted...]
-      <c r="H14" s="44">
+      <c r="D14" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F14" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G14" s="3"/>
+      <c r="H14" s="4">
         <v>90</v>
       </c>
-      <c r="I14" s="48" t="s">
+      <c r="I14" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J14" s="48" t="s">
+      <c r="J14" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K14" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K14" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L14" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N14" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O14" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P14" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q14" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R14" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S14" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T14" s="2"/>
     </row>
     <row r="15" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B15" s="46" t="s">
+      <c r="B15" s="37" t="s">
         <v>132</v>
       </c>
-      <c r="C15" s="50" t="s">
+      <c r="C15" s="12" t="s">
         <v>128</v>
       </c>
-      <c r="D15" s="47" t="s">
-[...9 lines deleted...]
-      <c r="H15" s="44">
+      <c r="D15" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E15" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F15" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G15" s="3"/>
+      <c r="H15" s="4">
         <v>30</v>
       </c>
-      <c r="I15" s="48" t="s">
+      <c r="I15" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J15" s="48" t="s">
+      <c r="J15" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K15" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K15" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L15" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N15" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O15" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q15" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R15" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S15" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T15" s="2"/>
     </row>
     <row r="16" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B16" s="50" t="s">
+      <c r="B16" s="12" t="s">
         <v>133</v>
       </c>
-      <c r="C16" s="50" t="s">
+      <c r="C16" s="12" t="s">
         <v>128</v>
       </c>
-      <c r="D16" s="47" t="s">
-[...9 lines deleted...]
-      <c r="H16" s="44">
+      <c r="D16" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E16" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F16" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G16" s="3"/>
+      <c r="H16" s="4">
         <v>20</v>
       </c>
-      <c r="I16" s="48" t="s">
+      <c r="I16" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J16" s="48" t="s">
+      <c r="J16" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K16" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K16" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L16" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N16" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O16" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P16" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q16" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R16" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S16" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T16" s="2"/>
     </row>
     <row r="17" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B17" s="46" t="s">
+      <c r="B17" s="37" t="s">
         <v>134</v>
       </c>
-      <c r="C17" s="50" t="s">
+      <c r="C17" s="12" t="s">
         <v>128</v>
       </c>
-      <c r="D17" s="47" t="s">
-[...9 lines deleted...]
-      <c r="H17" s="44">
+      <c r="D17" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E17" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F17" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G17" s="3"/>
+      <c r="H17" s="4">
         <v>60</v>
       </c>
-      <c r="I17" s="48" t="s">
+      <c r="I17" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J17" s="48" t="s">
+      <c r="J17" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K17" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K17" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L17" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N17" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O17" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P17" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q17" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R17" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S17" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T17" s="2"/>
     </row>
     <row r="18" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B18" s="46" t="s">
+      <c r="B18" s="37" t="s">
         <v>135</v>
       </c>
-      <c r="C18" s="50" t="s">
+      <c r="C18" s="12" t="s">
         <v>128</v>
       </c>
-      <c r="D18" s="47" t="s">
-[...9 lines deleted...]
-      <c r="H18" s="44">
+      <c r="D18" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E18" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F18" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G18" s="3"/>
+      <c r="H18" s="4">
         <v>30</v>
       </c>
-      <c r="I18" s="48" t="s">
+      <c r="I18" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J18" s="48" t="s">
+      <c r="J18" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K18" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K18" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L18" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N18" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O18" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q18" s="16" t="s">
-        <v>204</v>
+        <v>281</v>
       </c>
       <c r="R18" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S18" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T18" s="2"/>
     </row>
     <row r="19" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B19" s="46" t="s">
-[...14 lines deleted...]
-      <c r="G19" s="48" t="s">
+      <c r="B19" s="37" t="s">
+        <v>200</v>
+      </c>
+      <c r="C19" s="12" t="s">
+        <v>201</v>
+      </c>
+      <c r="D19" s="2" t="s">
+        <v>274</v>
+      </c>
+      <c r="E19" s="3" t="s">
+        <v>269</v>
+      </c>
+      <c r="F19" s="3" t="s">
+        <v>270</v>
+      </c>
+      <c r="G19" s="3" t="s">
         <v>137</v>
       </c>
-      <c r="H19" s="44">
+      <c r="H19" s="4">
         <v>30</v>
       </c>
-      <c r="I19" s="48" t="s">
+      <c r="I19" s="3" t="s">
         <v>12</v>
       </c>
-      <c r="J19" s="48" t="s">
+      <c r="J19" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K19" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K19" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L19" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N19" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O19" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P19" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q19" s="16" t="s">
-        <v>204</v>
+        <v>281</v>
       </c>
       <c r="R19" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S19" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
       <c r="T19" s="2"/>
     </row>
     <row r="20" spans="2:20" ht="120" x14ac:dyDescent="0.25">
-      <c r="B20" s="46" t="s">
+      <c r="B20" s="37" t="s">
         <v>14</v>
       </c>
-      <c r="C20" s="46" t="s">
+      <c r="C20" s="37" t="s">
         <v>13</v>
       </c>
-      <c r="D20" s="47" t="s">
-[...11 lines deleted...]
-      <c r="H20" s="46" t="s">
+      <c r="D20" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="E20" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F20" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G20" s="37" t="s">
+        <v>199</v>
+      </c>
+      <c r="H20" s="37" t="s">
         <v>15</v>
       </c>
-      <c r="I20" s="46" t="s">
+      <c r="I20" s="37" t="s">
         <v>12</v>
       </c>
-      <c r="J20" s="46" t="s">
+      <c r="J20" s="37" t="s">
+        <v>189</v>
+      </c>
+      <c r="K20" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L20" s="34" t="s">
+        <v>263</v>
+      </c>
+      <c r="M20" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="N20" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="O20" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="P20" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q20" s="16" t="s">
+        <v>281</v>
+      </c>
+      <c r="R20" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="S20" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="21" spans="2:20" ht="120" x14ac:dyDescent="0.25">
+      <c r="B21" s="37" t="s">
+        <v>16</v>
+      </c>
+      <c r="C21" s="37" t="s">
+        <v>184</v>
+      </c>
+      <c r="D21" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="E21" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F21" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G21" s="37" t="s">
+        <v>199</v>
+      </c>
+      <c r="H21" s="37"/>
+      <c r="I21" s="37"/>
+      <c r="J21" s="37" t="s">
+        <v>189</v>
+      </c>
+      <c r="K21" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L21" s="34" t="s">
+        <v>263</v>
+      </c>
+      <c r="M21" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="N21" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="O21" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="P21" s="15" t="s">
+        <v>190</v>
+      </c>
+      <c r="Q21" s="16" t="s">
+        <v>281</v>
+      </c>
+      <c r="R21" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="S21" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="22" spans="2:20" ht="120" x14ac:dyDescent="0.25">
+      <c r="B22" s="37" t="s">
+        <v>45</v>
+      </c>
+      <c r="C22" s="37" t="s">
+        <v>46</v>
+      </c>
+      <c r="D22" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="E22" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F22" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G22" s="37" t="s">
+        <v>199</v>
+      </c>
+      <c r="H22" s="37"/>
+      <c r="I22" s="37"/>
+      <c r="J22" s="37" t="s">
+        <v>189</v>
+      </c>
+      <c r="K22" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L22" s="34" t="s">
+        <v>263</v>
+      </c>
+      <c r="M22" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="N22" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="O22" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="P22" s="15" t="s">
         <v>191</v>
       </c>
-      <c r="K20" s="37" t="s">
-[...31 lines deleted...]
-      <c r="C21" s="46" t="s">
+      <c r="Q22" s="16" t="s">
+        <v>281</v>
+      </c>
+      <c r="R22" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="S22" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="23" spans="2:20" ht="120" x14ac:dyDescent="0.25">
+      <c r="B23" s="37" t="s">
+        <v>47</v>
+      </c>
+      <c r="C23" s="37" t="s">
+        <v>48</v>
+      </c>
+      <c r="D23" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="E23" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F23" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G23" s="37" t="s">
+        <v>199</v>
+      </c>
+      <c r="H23" s="37"/>
+      <c r="I23" s="37"/>
+      <c r="J23" s="37" t="s">
+        <v>189</v>
+      </c>
+      <c r="K23" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L23" s="34" t="s">
+        <v>263</v>
+      </c>
+      <c r="M23" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="N23" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="O23" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="P23" s="15" t="s">
+        <v>192</v>
+      </c>
+      <c r="Q23" s="16" t="s">
+        <v>281</v>
+      </c>
+      <c r="R23" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="S23" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="24" spans="2:20" ht="120" x14ac:dyDescent="0.25">
+      <c r="B24" s="37" t="s">
+        <v>49</v>
+      </c>
+      <c r="C24" s="37" t="s">
+        <v>50</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="E24" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F24" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G24" s="37" t="s">
+        <v>199</v>
+      </c>
+      <c r="H24" s="37"/>
+      <c r="I24" s="37"/>
+      <c r="J24" s="37" t="s">
+        <v>189</v>
+      </c>
+      <c r="K24" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L24" s="34" t="s">
+        <v>263</v>
+      </c>
+      <c r="M24" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="N24" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="O24" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="P24" s="15" t="s">
+        <v>193</v>
+      </c>
+      <c r="Q24" s="16" t="s">
+        <v>281</v>
+      </c>
+      <c r="R24" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="S24" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="25" spans="2:20" ht="120" x14ac:dyDescent="0.25">
+      <c r="B25" s="37" t="s">
+        <v>51</v>
+      </c>
+      <c r="C25" s="37" t="s">
+        <v>52</v>
+      </c>
+      <c r="D25" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="E25" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F25" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G25" s="37" t="s">
+        <v>199</v>
+      </c>
+      <c r="H25" s="37"/>
+      <c r="I25" s="37"/>
+      <c r="J25" s="37" t="s">
+        <v>189</v>
+      </c>
+      <c r="K25" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L25" s="34" t="s">
+        <v>263</v>
+      </c>
+      <c r="M25" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="N25" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="O25" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="P25" s="15" t="s">
+        <v>194</v>
+      </c>
+      <c r="Q25" s="16" t="s">
+        <v>281</v>
+      </c>
+      <c r="R25" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="S25" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="26" spans="2:20" ht="120" x14ac:dyDescent="0.25">
+      <c r="B26" s="37" t="s">
+        <v>53</v>
+      </c>
+      <c r="C26" s="37" t="s">
+        <v>54</v>
+      </c>
+      <c r="D26" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="E26" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F26" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G26" s="37" t="s">
+        <v>199</v>
+      </c>
+      <c r="H26" s="37"/>
+      <c r="I26" s="37"/>
+      <c r="J26" s="37" t="s">
+        <v>189</v>
+      </c>
+      <c r="K26" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L26" s="34" t="s">
+        <v>263</v>
+      </c>
+      <c r="M26" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="N26" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="O26" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="P26" s="15" t="s">
+        <v>195</v>
+      </c>
+      <c r="Q26" s="16" t="s">
+        <v>281</v>
+      </c>
+      <c r="R26" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="S26" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="27" spans="2:20" ht="120" x14ac:dyDescent="0.25">
+      <c r="B27" s="37" t="s">
+        <v>55</v>
+      </c>
+      <c r="C27" s="37" t="s">
+        <v>185</v>
+      </c>
+      <c r="D27" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="E27" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F27" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G27" s="37" t="s">
+        <v>199</v>
+      </c>
+      <c r="H27" s="37"/>
+      <c r="I27" s="37"/>
+      <c r="J27" s="37" t="s">
+        <v>189</v>
+      </c>
+      <c r="K27" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L27" s="34" t="s">
+        <v>263</v>
+      </c>
+      <c r="M27" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="N27" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="O27" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="P27" s="15" t="s">
+        <v>196</v>
+      </c>
+      <c r="Q27" s="16" t="s">
+        <v>281</v>
+      </c>
+      <c r="R27" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="S27" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="28" spans="2:20" ht="120" x14ac:dyDescent="0.25">
+      <c r="B28" s="37" t="s">
+        <v>56</v>
+      </c>
+      <c r="C28" s="37" t="s">
         <v>186</v>
       </c>
-      <c r="D21" s="47" t="s">
-[...291 lines deleted...]
-      <c r="P26" s="15" t="s">
+      <c r="D28" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="E28" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F28" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G28" s="37" t="s">
+        <v>199</v>
+      </c>
+      <c r="H28" s="37"/>
+      <c r="I28" s="37"/>
+      <c r="J28" s="37" t="s">
+        <v>189</v>
+      </c>
+      <c r="K28" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L28" s="34" t="s">
+        <v>263</v>
+      </c>
+      <c r="M28" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="N28" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="O28" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="P28" s="15" t="s">
         <v>197</v>
       </c>
-      <c r="Q26" s="16" t="s">
-[...13 lines deleted...]
-      <c r="C27" s="46" t="s">
+      <c r="Q28" s="16" t="s">
+        <v>281</v>
+      </c>
+      <c r="R28" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="S28" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="29" spans="2:20" ht="120" x14ac:dyDescent="0.25">
+      <c r="B29" s="37" t="s">
+        <v>57</v>
+      </c>
+      <c r="C29" s="37" t="s">
         <v>187</v>
       </c>
-      <c r="D27" s="47" t="s">
-[...31 lines deleted...]
-      <c r="P27" s="15" t="s">
+      <c r="D29" s="2" t="s">
+        <v>279</v>
+      </c>
+      <c r="E29" s="3" t="s">
+        <v>278</v>
+      </c>
+      <c r="F29" s="3" t="s">
+        <v>280</v>
+      </c>
+      <c r="G29" s="37" t="s">
+        <v>199</v>
+      </c>
+      <c r="H29" s="37"/>
+      <c r="I29" s="37"/>
+      <c r="J29" s="37" t="s">
+        <v>189</v>
+      </c>
+      <c r="K29" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L29" s="34" t="s">
+        <v>263</v>
+      </c>
+      <c r="M29" s="2" t="s">
+        <v>108</v>
+      </c>
+      <c r="N29" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="O29" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="P29" s="15" t="s">
         <v>198</v>
       </c>
-      <c r="Q27" s="16" t="s">
-[...102 lines deleted...]
-      </c>
       <c r="Q29" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R29" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S29" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="Q2" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
-    <hyperlink ref="Q3" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000001000000}"/>
-[...55 lines deleted...]
-    <hyperlink ref="L20:L29" r:id="rId58" display="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" xr:uid="{DDD6572A-D3B6-4795-A597-6E48D4F87A4A}"/>
+    <hyperlink ref="L2" r:id="rId2" xr:uid="{00000000-0004-0000-0000-000012000000}"/>
+    <hyperlink ref="K2" r:id="rId3" xr:uid="{00000000-0004-0000-0000-000013000000}"/>
+    <hyperlink ref="L3" r:id="rId4" xr:uid="{00000000-0004-0000-0000-000014000000}"/>
+    <hyperlink ref="L4" r:id="rId5" xr:uid="{00000000-0004-0000-0000-000015000000}"/>
+    <hyperlink ref="L5" r:id="rId6" xr:uid="{00000000-0004-0000-0000-000016000000}"/>
+    <hyperlink ref="L6" r:id="rId7" xr:uid="{00000000-0004-0000-0000-000017000000}"/>
+    <hyperlink ref="L7" r:id="rId8" xr:uid="{00000000-0004-0000-0000-000018000000}"/>
+    <hyperlink ref="L8" r:id="rId9" xr:uid="{00000000-0004-0000-0000-000019000000}"/>
+    <hyperlink ref="L9" r:id="rId10" xr:uid="{00000000-0004-0000-0000-00001A000000}"/>
+    <hyperlink ref="L10" r:id="rId11" xr:uid="{00000000-0004-0000-0000-00001B000000}"/>
+    <hyperlink ref="L11" r:id="rId12" xr:uid="{00000000-0004-0000-0000-00001C000000}"/>
+    <hyperlink ref="L12" r:id="rId13" xr:uid="{00000000-0004-0000-0000-00001D000000}"/>
+    <hyperlink ref="L13" r:id="rId14" xr:uid="{00000000-0004-0000-0000-00001E000000}"/>
+    <hyperlink ref="L14" r:id="rId15" xr:uid="{00000000-0004-0000-0000-00001F000000}"/>
+    <hyperlink ref="L15" r:id="rId16" xr:uid="{00000000-0004-0000-0000-000020000000}"/>
+    <hyperlink ref="L16" r:id="rId17" xr:uid="{00000000-0004-0000-0000-000021000000}"/>
+    <hyperlink ref="L17" r:id="rId18" xr:uid="{00000000-0004-0000-0000-000022000000}"/>
+    <hyperlink ref="L18" r:id="rId19" xr:uid="{00000000-0004-0000-0000-000023000000}"/>
+    <hyperlink ref="L19" r:id="rId20" xr:uid="{00000000-0004-0000-0000-000024000000}"/>
+    <hyperlink ref="K3" r:id="rId21" xr:uid="{00000000-0004-0000-0000-000025000000}"/>
+    <hyperlink ref="K4" r:id="rId22" xr:uid="{00000000-0004-0000-0000-000026000000}"/>
+    <hyperlink ref="K5" r:id="rId23" xr:uid="{00000000-0004-0000-0000-000027000000}"/>
+    <hyperlink ref="K6" r:id="rId24" xr:uid="{00000000-0004-0000-0000-000028000000}"/>
+    <hyperlink ref="K7" r:id="rId25" xr:uid="{00000000-0004-0000-0000-000029000000}"/>
+    <hyperlink ref="K8" r:id="rId26" xr:uid="{00000000-0004-0000-0000-00002A000000}"/>
+    <hyperlink ref="K9" r:id="rId27" xr:uid="{00000000-0004-0000-0000-00002B000000}"/>
+    <hyperlink ref="K10" r:id="rId28" xr:uid="{00000000-0004-0000-0000-00002C000000}"/>
+    <hyperlink ref="K11" r:id="rId29" xr:uid="{00000000-0004-0000-0000-00002D000000}"/>
+    <hyperlink ref="K12" r:id="rId30" xr:uid="{00000000-0004-0000-0000-00002E000000}"/>
+    <hyperlink ref="K13" r:id="rId31" xr:uid="{00000000-0004-0000-0000-00002F000000}"/>
+    <hyperlink ref="K14" r:id="rId32" xr:uid="{00000000-0004-0000-0000-000030000000}"/>
+    <hyperlink ref="K15" r:id="rId33" xr:uid="{00000000-0004-0000-0000-000031000000}"/>
+    <hyperlink ref="K16" r:id="rId34" xr:uid="{00000000-0004-0000-0000-000032000000}"/>
+    <hyperlink ref="K17" r:id="rId35" xr:uid="{00000000-0004-0000-0000-000033000000}"/>
+    <hyperlink ref="K18" r:id="rId36" xr:uid="{00000000-0004-0000-0000-000034000000}"/>
+    <hyperlink ref="K19" r:id="rId37" xr:uid="{00000000-0004-0000-0000-000035000000}"/>
+    <hyperlink ref="K20:K29" r:id="rId38" display="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" xr:uid="{4E77AB5E-62B3-4825-A8E2-AD31CEB37481}"/>
+    <hyperlink ref="L20:L29" r:id="rId39" display="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" xr:uid="{DDD6572A-D3B6-4795-A597-6E48D4F87A4A}"/>
+    <hyperlink ref="Q3:Q29" r:id="rId40" display="info@comune.ceresoledalba.cn.it" xr:uid="{8E0FB8EA-DB88-4EFE-B91E-7C0AB4F85753}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId59"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId41"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <dimension ref="B2:S29"/>
   <sheetViews>
-    <sheetView topLeftCell="A18" workbookViewId="0">
-      <selection activeCell="D21" sqref="D21"/>
+    <sheetView topLeftCell="J17" workbookViewId="0">
+      <selection activeCell="R21" sqref="R21"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="22.42578125" customWidth="1"/>
     <col min="3" max="10" width="20.7109375" customWidth="1"/>
     <col min="11" max="11" width="42.85546875" customWidth="1"/>
     <col min="12" max="13" width="20.7109375" customWidth="1"/>
     <col min="14" max="14" width="20.28515625" customWidth="1"/>
     <col min="15" max="15" width="16.5703125" customWidth="1"/>
     <col min="16" max="16" width="13.28515625" customWidth="1"/>
     <col min="17" max="17" width="39.5703125" customWidth="1"/>
     <col min="18" max="18" width="29.85546875" customWidth="1"/>
     <col min="19" max="19" width="46.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="2" spans="2:19" ht="78.75" x14ac:dyDescent="0.25">
       <c r="B2" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C2" s="1" t="s">
         <v>9</v>
       </c>
       <c r="D2" s="1" t="s">
         <v>7</v>
@@ -3346,3235 +3310,3225 @@
       </c>
       <c r="G2" s="1" t="s">
         <v>1</v>
       </c>
       <c r="H2" s="1" t="s">
         <v>11</v>
       </c>
       <c r="I2" s="1" t="s">
         <v>2</v>
       </c>
       <c r="J2" s="1" t="s">
         <v>3</v>
       </c>
       <c r="K2" s="1" t="s">
         <v>4</v>
       </c>
       <c r="L2" s="1" t="s">
         <v>5</v>
       </c>
       <c r="M2" s="1" t="s">
         <v>6</v>
       </c>
       <c r="N2" s="8" t="s">
         <v>111</v>
       </c>
-      <c r="O2" s="34" t="s">
+      <c r="O2" s="32" t="s">
         <v>103</v>
       </c>
-      <c r="P2" s="34" t="s">
+      <c r="P2" s="32" t="s">
         <v>104</v>
       </c>
-      <c r="Q2" s="34" t="s">
+      <c r="Q2" s="32" t="s">
         <v>105</v>
       </c>
-      <c r="R2" s="34" t="s">
+      <c r="R2" s="32" t="s">
         <v>106</v>
       </c>
-      <c r="S2" s="34" t="s">
+      <c r="S2" s="32" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="3" spans="2:19" x14ac:dyDescent="0.25">
-      <c r="B3" s="38" t="s">
-[...12 lines deleted...]
-      <c r="M3" s="40"/>
+      <c r="B3" s="39" t="s">
+        <v>202</v>
+      </c>
+      <c r="C3" s="40"/>
+      <c r="D3" s="40"/>
+      <c r="E3" s="40"/>
+      <c r="F3" s="40"/>
+      <c r="G3" s="40"/>
+      <c r="H3" s="40"/>
+      <c r="I3" s="40"/>
+      <c r="J3" s="40"/>
+      <c r="K3" s="40"/>
+      <c r="L3" s="40"/>
+      <c r="M3" s="41"/>
     </row>
     <row r="4" spans="2:19" ht="150" x14ac:dyDescent="0.25">
       <c r="B4" s="3" t="s">
+        <v>203</v>
+      </c>
+      <c r="C4" s="3" t="s">
+        <v>204</v>
+      </c>
+      <c r="D4" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="E4" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="F4" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="G4" s="3" t="s">
         <v>206</v>
       </c>
-      <c r="C4" s="3" t="s">
+      <c r="H4" s="3" t="s">
         <v>207</v>
       </c>
-      <c r="D4" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F4" s="3" t="s">
+      <c r="I4" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="G4" s="3" t="s">
+      <c r="J4" s="3" t="s">
         <v>209</v>
       </c>
-      <c r="H4" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K4" s="3" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>208</v>
+      </c>
+      <c r="L4" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P4" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q4" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R4" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S4" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="5" spans="2:19" ht="150" x14ac:dyDescent="0.25">
       <c r="B5" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="C5" s="3" t="s">
+        <v>212</v>
+      </c>
+      <c r="D5" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="E5" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="F5" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="G5" s="3" t="s">
+        <v>213</v>
+      </c>
+      <c r="H5" s="3" t="s">
         <v>214</v>
       </c>
-      <c r="C5" s="3" t="s">
-[...8 lines deleted...]
-      <c r="F5" s="3" t="s">
+      <c r="I5" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="G5" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J5" s="3" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="K5" s="3" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>208</v>
+      </c>
+      <c r="L5" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M5" s="3" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P5" s="15" t="s">
-        <v>192</v>
+        <v>140</v>
       </c>
       <c r="Q5" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R5" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S5" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="6" spans="2:19" ht="150" x14ac:dyDescent="0.25">
       <c r="B6" s="3" t="s">
-        <v>218</v>
-[...2 lines deleted...]
-        <v>219</v>
+        <v>215</v>
+      </c>
+      <c r="C6" s="33" t="s">
+        <v>216</v>
       </c>
       <c r="D6" s="3" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="F6" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="G6" s="3" t="s">
+        <v>217</v>
+      </c>
+      <c r="H6" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="I6" s="3" t="s">
         <v>208</v>
       </c>
-      <c r="G6" s="3" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J6" s="3" t="s">
-        <v>212</v>
+        <v>209</v>
       </c>
       <c r="K6" s="3" t="s">
-        <v>211</v>
-[...2 lines deleted...]
-        <v>266</v>
+        <v>208</v>
+      </c>
+      <c r="L6" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M6" s="3" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O6" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P6" s="15" t="s">
-        <v>193</v>
+        <v>140</v>
       </c>
       <c r="Q6" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R6" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S6" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="7" spans="2:19" ht="150" x14ac:dyDescent="0.25">
       <c r="B7" s="3" t="s">
+        <v>218</v>
+      </c>
+      <c r="C7" t="s">
+        <v>219</v>
+      </c>
+      <c r="D7" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="E7" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="F7" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="G7" s="3" t="s">
+        <v>220</v>
+      </c>
+      <c r="H7" s="3" t="s">
+        <v>214</v>
+      </c>
+      <c r="I7" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="J7" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="K7" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="L7" s="34" t="s">
+        <v>263</v>
+      </c>
+      <c r="M7" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="N7" s="2" t="s">
+        <v>139</v>
+      </c>
+      <c r="O7" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="P7" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q7" s="16" t="s">
+        <v>281</v>
+      </c>
+      <c r="R7" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="S7" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="8" spans="2:19" x14ac:dyDescent="0.25">
+      <c r="B8" s="39" t="s">
         <v>221</v>
       </c>
-      <c r="C7" t="s">
-[...65 lines deleted...]
-      <c r="M8" s="40"/>
+      <c r="C8" s="40"/>
+      <c r="D8" s="40"/>
+      <c r="E8" s="40"/>
+      <c r="F8" s="40"/>
+      <c r="G8" s="40"/>
+      <c r="H8" s="40"/>
+      <c r="I8" s="40"/>
+      <c r="J8" s="40"/>
+      <c r="K8" s="40"/>
+      <c r="L8" s="40"/>
+      <c r="M8" s="41"/>
+      <c r="P8" s="15"/>
+      <c r="Q8" s="16" t="s">
+        <v>281</v>
+      </c>
     </row>
     <row r="9" spans="2:19" ht="90" x14ac:dyDescent="0.25">
       <c r="B9" s="2" t="s">
+        <v>222</v>
+      </c>
+      <c r="C9" t="s">
+        <v>223</v>
+      </c>
+      <c r="D9" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="E9" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="F9" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="G9" s="25" t="s">
         <v>225</v>
       </c>
-      <c r="C9" t="s">
+      <c r="H9" s="2" t="s">
         <v>226</v>
       </c>
-      <c r="D9" s="3" t="s">
-[...5 lines deleted...]
-      <c r="F9" s="2" t="s">
+      <c r="I9" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="G9" s="26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J9" s="3" t="s">
-        <v>212</v>
-[...2 lines deleted...]
-        <v>264</v>
+        <v>209</v>
+      </c>
+      <c r="K9" s="34" t="s">
+        <v>261</v>
       </c>
       <c r="L9" s="2" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="M9" s="2" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="N9" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O9" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q9" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R9" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S9" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="10" spans="2:19" ht="150" x14ac:dyDescent="0.25">
       <c r="B10" s="2" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="C10" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="D10" s="3" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="F10" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="G10" s="25" t="s">
+        <v>230</v>
+      </c>
+      <c r="H10" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="I10" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="G10" s="26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J10" s="3" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>209</v>
+      </c>
+      <c r="K10" s="34" t="s">
+        <v>261</v>
+      </c>
+      <c r="L10" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M10" s="2" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="N10" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O10" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P10" s="15" t="s">
-        <v>192</v>
+        <v>140</v>
       </c>
       <c r="Q10" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R10" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S10" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="11" spans="2:19" ht="150" x14ac:dyDescent="0.25">
       <c r="B11" s="2" t="s">
+        <v>231</v>
+      </c>
+      <c r="C11" t="s">
+        <v>232</v>
+      </c>
+      <c r="D11" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="E11" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="G11" s="25" t="s">
+        <v>233</v>
+      </c>
+      <c r="H11" s="2" t="s">
         <v>234</v>
       </c>
-      <c r="C11" t="s">
-[...8 lines deleted...]
-      <c r="F11" s="2" t="s">
+      <c r="I11" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="G11" s="26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J11" s="3" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>209</v>
+      </c>
+      <c r="K11" s="34" t="s">
+        <v>261</v>
+      </c>
+      <c r="L11" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M11" s="2" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P11" s="15" t="s">
-        <v>193</v>
+        <v>140</v>
       </c>
       <c r="Q11" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R11" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S11" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="12" spans="2:19" ht="150" x14ac:dyDescent="0.25">
       <c r="B12" s="2" t="s">
+        <v>235</v>
+      </c>
+      <c r="C12" t="s">
+        <v>236</v>
+      </c>
+      <c r="D12" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="E12" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="G12" s="25" t="s">
+        <v>237</v>
+      </c>
+      <c r="H12" s="2" t="s">
         <v>238</v>
       </c>
-      <c r="C12" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I12" s="2" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>209</v>
+      </c>
+      <c r="K12" s="34" t="s">
+        <v>261</v>
+      </c>
+      <c r="L12" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M12" s="2" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="N12" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O12" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P12" s="15" t="s">
-        <v>194</v>
+        <v>140</v>
       </c>
       <c r="Q12" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R12" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S12" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="13" spans="2:19" ht="150" x14ac:dyDescent="0.25">
       <c r="B13" s="2" t="s">
+        <v>239</v>
+      </c>
+      <c r="C13" t="s">
+        <v>240</v>
+      </c>
+      <c r="D13" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="E13" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="G13" s="25" t="s">
+        <v>241</v>
+      </c>
+      <c r="H13" s="2" t="s">
         <v>242</v>
       </c>
-      <c r="C13" t="s">
-[...8 lines deleted...]
-      <c r="F13" s="2" t="s">
+      <c r="I13" s="2" t="s">
         <v>227</v>
       </c>
-      <c r="G13" s="26" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="J13" s="3" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>209</v>
+      </c>
+      <c r="K13" s="34" t="s">
+        <v>261</v>
+      </c>
+      <c r="L13" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M13" s="2" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="N13" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O13" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P13" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q13" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R13" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S13" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="14" spans="2:19" ht="150" x14ac:dyDescent="0.25">
       <c r="B14" s="2" t="s">
+        <v>243</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>244</v>
+      </c>
+      <c r="D14" s="3" t="s">
+        <v>275</v>
+      </c>
+      <c r="E14" s="3" t="s">
+        <v>260</v>
+      </c>
+      <c r="F14" s="2" t="s">
+        <v>224</v>
+      </c>
+      <c r="G14" s="25" t="s">
+        <v>245</v>
+      </c>
+      <c r="H14" s="2" t="s">
         <v>246</v>
       </c>
-      <c r="C14" s="2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="I14" s="2" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>209</v>
+      </c>
+      <c r="K14" s="34" t="s">
+        <v>261</v>
+      </c>
+      <c r="L14" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M14" s="2" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="N14" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O14" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P14" s="15" t="s">
-        <v>192</v>
+        <v>140</v>
       </c>
       <c r="Q14" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R14" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S14" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="15" spans="2:19" ht="150" x14ac:dyDescent="0.25">
       <c r="B15" s="2" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>251</v>
+        <v>248</v>
       </c>
       <c r="D15" s="3" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="F15" s="2" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>248</v>
+        <v>224</v>
+      </c>
+      <c r="G15" s="25" t="s">
+        <v>245</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>252</v>
+        <v>249</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>209</v>
+      </c>
+      <c r="K15" s="34" t="s">
+        <v>261</v>
+      </c>
+      <c r="L15" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M15" s="2" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="N15" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O15" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P15" s="15" t="s">
-        <v>193</v>
+        <v>140</v>
       </c>
       <c r="Q15" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R15" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S15" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="16" spans="2:19" ht="150" x14ac:dyDescent="0.25">
       <c r="B16" s="2" t="s">
-        <v>253</v>
+        <v>250</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>254</v>
+        <v>251</v>
       </c>
       <c r="D16" s="3" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="F16" s="2" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>224</v>
+      </c>
+      <c r="G16" s="25" t="s">
+        <v>252</v>
       </c>
       <c r="H16" s="2" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="I16" s="2" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>209</v>
+      </c>
+      <c r="K16" s="34" t="s">
+        <v>261</v>
+      </c>
+      <c r="L16" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M16" s="2" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="N16" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O16" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P16" s="15" t="s">
-        <v>194</v>
+        <v>140</v>
       </c>
       <c r="Q16" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R16" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S16" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="17" spans="2:19" ht="150" x14ac:dyDescent="0.25">
       <c r="B17" s="2" t="s">
-        <v>256</v>
+        <v>253</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>257</v>
+        <v>254</v>
       </c>
       <c r="D17" s="3" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="F17" s="2" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>224</v>
+      </c>
+      <c r="G17" s="25" t="s">
+        <v>252</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>209</v>
+      </c>
+      <c r="K17" s="34" t="s">
+        <v>261</v>
+      </c>
+      <c r="L17" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M17" s="2" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="N17" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O17" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P17" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q17" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R17" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S17" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="18" spans="2:19" ht="150" x14ac:dyDescent="0.25">
       <c r="B18" s="2" t="s">
-        <v>258</v>
+        <v>255</v>
       </c>
       <c r="C18" s="2" t="s">
-        <v>259</v>
+        <v>256</v>
       </c>
       <c r="D18" s="3" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="F18" s="2" t="s">
-        <v>227</v>
-[...2 lines deleted...]
-        <v>255</v>
+        <v>224</v>
+      </c>
+      <c r="G18" s="25" t="s">
+        <v>252</v>
       </c>
       <c r="H18" s="2" t="s">
-        <v>245</v>
+        <v>242</v>
       </c>
       <c r="I18" s="2" t="s">
-        <v>211</v>
+        <v>208</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>209</v>
+      </c>
+      <c r="K18" s="34" t="s">
+        <v>261</v>
+      </c>
+      <c r="L18" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M18" s="2" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="N18" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O18" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="15" t="s">
-        <v>192</v>
+        <v>140</v>
       </c>
       <c r="Q18" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R18" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S18" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="19" spans="2:19" x14ac:dyDescent="0.25">
       <c r="B19" s="2"/>
       <c r="C19" s="2"/>
       <c r="D19" s="2"/>
       <c r="E19" s="2"/>
       <c r="F19" s="2"/>
       <c r="G19" s="2"/>
       <c r="H19" s="2"/>
       <c r="I19" s="2"/>
       <c r="J19" s="2"/>
       <c r="K19" s="2"/>
       <c r="L19" s="2"/>
       <c r="M19" s="2"/>
       <c r="N19" s="2"/>
       <c r="O19" s="2"/>
       <c r="P19" s="15"/>
       <c r="Q19" s="16"/>
       <c r="R19" s="2"/>
       <c r="S19" s="2"/>
     </row>
     <row r="20" spans="2:19" ht="15.75" x14ac:dyDescent="0.25">
-      <c r="B20" s="41"/>
-[...10 lines deleted...]
-      <c r="M20" s="43"/>
+      <c r="B20" s="42"/>
+      <c r="C20" s="43"/>
+      <c r="D20" s="43"/>
+      <c r="E20" s="43"/>
+      <c r="F20" s="43"/>
+      <c r="G20" s="43"/>
+      <c r="H20" s="43"/>
+      <c r="I20" s="43"/>
+      <c r="J20" s="43"/>
+      <c r="K20" s="43"/>
+      <c r="L20" s="43"/>
+      <c r="M20" s="44"/>
       <c r="N20" s="18"/>
       <c r="O20" s="18"/>
       <c r="P20" s="20"/>
-      <c r="Q20" s="21"/>
+      <c r="Q20" s="16"/>
       <c r="R20" s="18"/>
       <c r="S20" s="18"/>
     </row>
     <row r="21" spans="2:19" ht="150" x14ac:dyDescent="0.25">
       <c r="B21" s="2" t="s">
-        <v>260</v>
+        <v>257</v>
       </c>
       <c r="C21" s="2"/>
       <c r="D21" s="3" t="s">
-        <v>278</v>
+        <v>275</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>263</v>
+        <v>260</v>
       </c>
       <c r="F21" s="2" t="s">
-        <v>261</v>
-[...1 lines deleted...]
-      <c r="G21" s="26" t="s">
+        <v>258</v>
+      </c>
+      <c r="G21" s="25" t="s">
+        <v>259</v>
+      </c>
+      <c r="H21" s="2" t="s">
+        <v>226</v>
+      </c>
+      <c r="I21" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="J21" s="3" t="s">
+        <v>209</v>
+      </c>
+      <c r="K21" s="34" t="s">
         <v>262</v>
       </c>
-      <c r="H21" s="2" t="s">
-[...12 lines deleted...]
-        <v>266</v>
+      <c r="L21" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M21" s="2" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="N21" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O21" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P21" s="15" t="s">
-        <v>192</v>
+        <v>140</v>
       </c>
       <c r="Q21" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R21" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S21" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="22" spans="2:19" x14ac:dyDescent="0.25">
-      <c r="B22" s="33"/>
-[...8 lines deleted...]
-      <c r="K22" s="33"/>
+      <c r="B22" s="31"/>
+      <c r="C22" s="31"/>
+      <c r="D22" s="31"/>
+      <c r="E22" s="31"/>
+      <c r="F22" s="31"/>
+      <c r="G22" s="31"/>
+      <c r="H22" s="31"/>
+      <c r="I22" s="31"/>
+      <c r="J22" s="31"/>
+      <c r="K22" s="31"/>
       <c r="L22" s="19"/>
-      <c r="M22" s="33"/>
+      <c r="M22" s="31"/>
     </row>
     <row r="24" spans="2:19" x14ac:dyDescent="0.25">
       <c r="L24" s="7"/>
     </row>
     <row r="25" spans="2:19" x14ac:dyDescent="0.25">
       <c r="L25" s="7"/>
     </row>
     <row r="26" spans="2:19" x14ac:dyDescent="0.25">
       <c r="L26" s="7"/>
     </row>
     <row r="27" spans="2:19" x14ac:dyDescent="0.25">
       <c r="L27" s="7"/>
     </row>
     <row r="28" spans="2:19" x14ac:dyDescent="0.25">
       <c r="L28" s="7"/>
     </row>
     <row r="29" spans="2:19" x14ac:dyDescent="0.25">
       <c r="L29" s="7"/>
     </row>
   </sheetData>
   <mergeCells count="3">
     <mergeCell ref="B3:M3"/>
     <mergeCell ref="B8:M8"/>
     <mergeCell ref="B20:M20"/>
   </mergeCells>
   <hyperlinks>
-    <hyperlink ref="Q4" r:id="rId1" xr:uid="{00000000-0004-0000-0100-000000000000}"/>
-[...31 lines deleted...]
-    <hyperlink ref="L21" r:id="rId33" xr:uid="{00000000-0004-0000-0100-000020000000}"/>
+    <hyperlink ref="K9" r:id="rId1" xr:uid="{00000000-0004-0000-0100-00000F000000}"/>
+    <hyperlink ref="K10" r:id="rId2" xr:uid="{00000000-0004-0000-0100-000010000000}"/>
+    <hyperlink ref="K11" r:id="rId3" xr:uid="{00000000-0004-0000-0100-000011000000}"/>
+    <hyperlink ref="K13" r:id="rId4" xr:uid="{00000000-0004-0000-0100-000012000000}"/>
+    <hyperlink ref="K15" r:id="rId5" xr:uid="{00000000-0004-0000-0100-000013000000}"/>
+    <hyperlink ref="K17" r:id="rId6" xr:uid="{00000000-0004-0000-0100-000014000000}"/>
+    <hyperlink ref="K12" r:id="rId7" xr:uid="{00000000-0004-0000-0100-000015000000}"/>
+    <hyperlink ref="K14" r:id="rId8" xr:uid="{00000000-0004-0000-0100-000016000000}"/>
+    <hyperlink ref="K16" r:id="rId9" xr:uid="{00000000-0004-0000-0100-000017000000}"/>
+    <hyperlink ref="K18" r:id="rId10" xr:uid="{00000000-0004-0000-0100-000018000000}"/>
+    <hyperlink ref="K21" r:id="rId11" xr:uid="{00000000-0004-0000-0100-000019000000}"/>
+    <hyperlink ref="L4" r:id="rId12" xr:uid="{00000000-0004-0000-0100-00001A000000}"/>
+    <hyperlink ref="L5:L7" r:id="rId13" display="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" xr:uid="{00000000-0004-0000-0100-00001B000000}"/>
+    <hyperlink ref="L10" r:id="rId14" xr:uid="{00000000-0004-0000-0100-00001C000000}"/>
+    <hyperlink ref="L11:L13" r:id="rId15" display="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" xr:uid="{00000000-0004-0000-0100-00001D000000}"/>
+    <hyperlink ref="L14:L17" r:id="rId16" display="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" xr:uid="{00000000-0004-0000-0100-00001E000000}"/>
+    <hyperlink ref="L18" r:id="rId17" xr:uid="{00000000-0004-0000-0100-00001F000000}"/>
+    <hyperlink ref="L21" r:id="rId18" xr:uid="{00000000-0004-0000-0100-000020000000}"/>
+    <hyperlink ref="Q4" r:id="rId19" xr:uid="{8F16569D-1327-45BE-9CDA-76C6CA47F8A0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId34"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId20"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0200-000000000000}">
   <dimension ref="B1:S133"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F3" sqref="F3"/>
+    <sheetView topLeftCell="G37" workbookViewId="0">
+      <selection activeCell="Q3" sqref="Q3:Q39"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="28.5703125" customWidth="1"/>
     <col min="3" max="3" width="35.5703125" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" customWidth="1"/>
     <col min="5" max="5" width="24.28515625" customWidth="1"/>
     <col min="6" max="6" width="34.5703125" customWidth="1"/>
     <col min="7" max="7" width="52.5703125" customWidth="1"/>
     <col min="8" max="8" width="16.140625" customWidth="1"/>
     <col min="10" max="10" width="20.5703125" customWidth="1"/>
     <col min="11" max="11" width="19.85546875" customWidth="1"/>
     <col min="12" max="12" width="22.85546875" customWidth="1"/>
     <col min="13" max="13" width="24.85546875" customWidth="1"/>
     <col min="14" max="14" width="18.85546875" customWidth="1"/>
     <col min="16" max="16" width="16.5703125" customWidth="1"/>
     <col min="17" max="17" width="34.42578125" customWidth="1"/>
     <col min="18" max="18" width="21.85546875" customWidth="1"/>
     <col min="19" max="19" width="39.28515625" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:19" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="B1" s="30" t="s">
+      <c r="B1" s="28" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="23" t="s">
+      <c r="C1" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="D1" s="23" t="s">
+      <c r="D1" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="E1" s="23" t="s">
+      <c r="E1" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="F1" s="23" t="s">
+      <c r="F1" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="G1" s="23" t="s">
+      <c r="G1" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="H1" s="23" t="s">
+      <c r="H1" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="I1" s="23" t="s">
+      <c r="I1" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="J1" s="23" t="s">
+      <c r="J1" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="K1" s="23" t="s">
+      <c r="K1" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="L1" s="23" t="s">
+      <c r="L1" s="22" t="s">
         <v>5</v>
       </c>
-      <c r="M1" s="23" t="s">
+      <c r="M1" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="N1" s="24" t="s">
+      <c r="N1" s="23" t="s">
         <v>111</v>
       </c>
-      <c r="O1" s="25" t="s">
+      <c r="O1" s="24" t="s">
         <v>103</v>
       </c>
-      <c r="P1" s="25" t="s">
+      <c r="P1" s="24" t="s">
         <v>104</v>
       </c>
-      <c r="Q1" s="25" t="s">
+      <c r="Q1" s="24" t="s">
         <v>105</v>
       </c>
-      <c r="R1" s="25" t="s">
+      <c r="R1" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="S1" s="25" t="s">
+      <c r="S1" s="24" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="2" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B2" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C2" s="4" t="s">
         <v>59</v>
       </c>
-      <c r="D2" s="26" t="s">
-        <v>274</v>
+      <c r="D2" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E2" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F2" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G2" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H2" s="4" t="s">
         <v>98</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J2" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K2" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K2" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L2" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P2" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q2" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R2" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S2" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="3" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B3" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C3" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="D3" s="26" t="s">
-        <v>274</v>
+      <c r="D3" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E3" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F3" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G3" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H3" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K3" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K3" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L3" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O3" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P3" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q3" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R3" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S3" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="4" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B4" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C4" s="4" t="s">
         <v>61</v>
       </c>
-      <c r="D4" s="26" t="s">
-        <v>274</v>
+      <c r="D4" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E4" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F4" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G4" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H4" s="4" t="s">
         <v>100</v>
       </c>
       <c r="I4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K4" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K4" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L4" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P4" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q4" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R4" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S4" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="5" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B5" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C5" s="4" t="s">
         <v>64</v>
       </c>
-      <c r="D5" s="26" t="s">
-        <v>274</v>
+      <c r="D5" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E5" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F5" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G5" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H5" s="5" t="s">
         <v>99</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K5" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K5" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L5" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P5" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q5" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R5" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S5" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="6" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B6" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C6" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="D6" s="26" t="s">
-        <v>274</v>
+      <c r="D6" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E6" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F6" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G6" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H6" s="4">
         <v>20</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J6" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K6" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K6" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L6" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O6" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P6" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q6" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R6" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S6" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="7" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B7" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C7" s="4" t="s">
         <v>68</v>
       </c>
-      <c r="D7" s="26" t="s">
-        <v>274</v>
+      <c r="D7" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E7" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F7" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G7" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H7" s="5" t="s">
         <v>101</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K7" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K7" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L7" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O7" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P7" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q7" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R7" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S7" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="8" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B8" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C8" s="4" t="s">
         <v>70</v>
       </c>
-      <c r="D8" s="26" t="s">
-        <v>274</v>
+      <c r="D8" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E8" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F8" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G8" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H8" s="4">
         <v>5</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J8" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K8" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K8" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L8" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O8" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P8" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q8" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R8" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S8" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="9" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B9" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C9" s="4" t="s">
         <v>72</v>
       </c>
-      <c r="D9" s="26" t="s">
-        <v>274</v>
+      <c r="D9" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E9" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F9" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G9" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H9" s="5">
         <v>365</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J9" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K9" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K9" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L9" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N9" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O9" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q9" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R9" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S9" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="10" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B10" s="12" t="s">
         <v>73</v>
       </c>
       <c r="C10" s="4" t="s">
         <v>74</v>
       </c>
-      <c r="D10" s="26" t="s">
-        <v>274</v>
+      <c r="D10" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E10" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F10" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G10" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H10" s="6">
         <v>30</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J10" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K10" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K10" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L10" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N10" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O10" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P10" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q10" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R10" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S10" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="11" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B11" s="12" t="s">
         <v>75</v>
       </c>
       <c r="C11" s="4" t="s">
         <v>76</v>
       </c>
-      <c r="D11" s="26" t="s">
-        <v>274</v>
+      <c r="D11" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E11" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F11" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G11" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H11" s="5">
         <v>30</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J11" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K11" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K11" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L11" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P11" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q11" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R11" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S11" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="12" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B12" s="12" t="s">
         <v>77</v>
       </c>
       <c r="C12" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="D12" s="26" t="s">
-        <v>274</v>
+      <c r="D12" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E12" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F12" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G12" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H12" s="6" t="s">
         <v>102</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J12" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K12" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K12" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L12" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N12" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O12" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P12" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q12" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R12" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S12" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="13" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B13" s="12" t="s">
         <v>79</v>
       </c>
       <c r="C13" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="D13" s="26" t="s">
-        <v>274</v>
+      <c r="D13" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E13" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F13" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G13" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H13" s="5">
         <v>6</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J13" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K13" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K13" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L13" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N13" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O13" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P13" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q13" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R13" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S13" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="14" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B14" s="12" t="s">
         <v>80</v>
       </c>
       <c r="C14" s="4" t="s">
         <v>81</v>
       </c>
-      <c r="D14" s="26" t="s">
-        <v>274</v>
+      <c r="D14" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E14" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F14" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G14" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H14" s="6">
         <v>6</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J14" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K14" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K14" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L14" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N14" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O14" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P14" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q14" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R14" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S14" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="15" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B15" s="12" t="s">
         <v>82</v>
       </c>
       <c r="C15" s="4" t="s">
         <v>83</v>
       </c>
-      <c r="D15" s="26" t="s">
-        <v>274</v>
+      <c r="D15" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E15" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F15" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G15" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H15" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I15" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J15" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K15" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K15" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L15" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N15" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O15" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q15" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R15" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S15" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="16" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B16" s="12" t="s">
         <v>84</v>
       </c>
       <c r="C16" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="D16" s="26" t="s">
-        <v>274</v>
+      <c r="D16" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E16" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F16" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G16" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H16" s="6" t="s">
         <v>102</v>
       </c>
       <c r="I16" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J16" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K16" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K16" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L16" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N16" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O16" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P16" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q16" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R16" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S16" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="17" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B17" s="12" t="s">
         <v>86</v>
       </c>
       <c r="C17" s="4" t="s">
         <v>85</v>
       </c>
-      <c r="D17" s="26" t="s">
-        <v>274</v>
+      <c r="D17" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E17" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F17" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G17" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H17" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J17" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K17" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K17" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L17" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N17" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O17" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P17" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q17" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R17" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S17" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="18" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B18" s="12" t="s">
         <v>87</v>
       </c>
       <c r="C18" s="4" t="s">
-        <v>182</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>180</v>
+      </c>
+      <c r="D18" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E18" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F18" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G18" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H18" s="6" t="s">
         <v>102</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J18" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K18" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K18" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L18" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N18" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O18" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q18" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R18" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S18" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="19" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B19" s="12" t="s">
         <v>88</v>
       </c>
       <c r="C19" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="D19" s="26" t="s">
-        <v>274</v>
+      <c r="D19" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E19" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F19" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G19" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H19" s="5">
         <v>3</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J19" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K19" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K19" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L19" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N19" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O19" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P19" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q19" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R19" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S19" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="20" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B20" s="12" t="s">
         <v>89</v>
       </c>
       <c r="C20" s="4" t="s">
         <v>78</v>
       </c>
-      <c r="D20" s="26" t="s">
-        <v>274</v>
+      <c r="D20" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E20" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F20" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G20" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H20" s="4">
         <v>3</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J20" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K20" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K20" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L20" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N20" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O20" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P20" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q20" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R20" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S20" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="21" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B21" s="12" t="s">
         <v>90</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="D21" s="26" t="s">
-        <v>274</v>
+      <c r="D21" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E21" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F21" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G21" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H21" s="5" t="s">
         <v>102</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J21" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K21" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K21" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L21" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N21" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O21" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P21" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q21" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R21" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S21" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="22" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B22" s="12" t="s">
         <v>92</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="D22" s="26" t="s">
-        <v>274</v>
+      <c r="D22" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E22" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F22" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G22" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>102</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J22" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K22" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K22" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L22" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N22" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O22" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P22" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q22" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R22" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S22" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="23" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B23" s="12" t="s">
         <v>93</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="D23" s="26" t="s">
-        <v>274</v>
+      <c r="D23" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E23" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F23" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G23" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H23" s="5">
         <v>3</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J23" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K23" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K23" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L23" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N23" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O23" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q23" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R23" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S23" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="24" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B24" s="12" t="s">
         <v>94</v>
       </c>
       <c r="C24" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="D24" s="26" t="s">
-        <v>274</v>
+      <c r="D24" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E24" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F24" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G24" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H24" s="4">
         <v>15</v>
       </c>
       <c r="I24" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J24" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K24" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K24" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L24" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N24" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O24" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P24" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q24" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R24" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S24" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="25" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B25" s="12" t="s">
         <v>95</v>
       </c>
       <c r="C25" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="D25" s="26" t="s">
-        <v>274</v>
+      <c r="D25" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E25" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F25" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G25" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H25" s="5">
         <v>3</v>
       </c>
       <c r="I25" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J25" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K25" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K25" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L25" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N25" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O25" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P25" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q25" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R25" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S25" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="26" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B26" s="12" t="s">
         <v>96</v>
       </c>
       <c r="C26" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="D26" s="26" t="s">
-        <v>274</v>
+      <c r="D26" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E26" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F26" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G26" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H26" s="4">
         <v>180</v>
       </c>
       <c r="I26" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J26" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K26" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K26" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L26" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N26" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O26" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P26" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q26" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R26" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S26" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="27" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B27" s="12" t="s">
         <v>97</v>
       </c>
       <c r="C27" s="4" t="s">
         <v>91</v>
       </c>
-      <c r="D27" s="26" t="s">
-        <v>274</v>
+      <c r="D27" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E27" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F27" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G27" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H27" s="5">
         <v>3</v>
       </c>
       <c r="I27" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J27" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K27" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K27" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L27" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M27" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N27" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O27" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P27" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q27" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R27" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S27" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="28" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B28" s="12" t="s">
         <v>17</v>
       </c>
       <c r="C28" s="4" t="s">
         <v>30</v>
       </c>
-      <c r="D28" s="26" t="s">
-        <v>274</v>
+      <c r="D28" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E28" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F28" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G28" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H28" s="4" t="s">
         <v>40</v>
       </c>
       <c r="I28" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J28" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K28" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K28" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L28" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M28" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N28" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O28" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P28" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q28" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R28" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S28" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="29" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B29" s="12" t="s">
         <v>18</v>
       </c>
       <c r="C29" s="4" t="s">
         <v>31</v>
       </c>
-      <c r="D29" s="26" t="s">
-        <v>274</v>
+      <c r="D29" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E29" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F29" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G29" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H29" s="17" t="s">
         <v>41</v>
       </c>
       <c r="I29" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J29" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K29" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K29" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L29" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M29" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N29" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O29" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P29" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q29" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R29" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S29" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="30" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B30" s="3" t="s">
+        <v>181</v>
+      </c>
+      <c r="C30" s="3" t="s">
+        <v>182</v>
+      </c>
+      <c r="D30" s="25" t="s">
+        <v>271</v>
+      </c>
+      <c r="E30" s="3" t="s">
+        <v>272</v>
+      </c>
+      <c r="F30" s="3" t="s">
+        <v>179</v>
+      </c>
+      <c r="G30" s="3" t="s">
+        <v>199</v>
+      </c>
+      <c r="H30" s="3" t="s">
         <v>183</v>
-      </c>
-[...16 lines deleted...]
-        <v>185</v>
       </c>
       <c r="I30" s="3"/>
       <c r="J30" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K30" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K30" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L30" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M30" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N30" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O30" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P30" s="15" t="s">
         <v>140</v>
       </c>
-      <c r="Q30" s="27" t="s">
-        <v>141</v>
+      <c r="Q30" s="16" t="s">
+        <v>281</v>
       </c>
       <c r="R30" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S30" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="31" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B31" s="3" t="s">
         <v>22</v>
       </c>
       <c r="C31" s="3" t="s">
         <v>34</v>
       </c>
-      <c r="D31" s="26" t="s">
-        <v>274</v>
+      <c r="D31" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E31" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F31" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G31" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H31" s="2">
         <v>20</v>
       </c>
       <c r="J31" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K31" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K31" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L31" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M31" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N31" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O31" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P31" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q31" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R31" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S31" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="32" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B32" s="3" t="s">
         <v>23</v>
       </c>
       <c r="C32" s="3" t="s">
         <v>35</v>
       </c>
-      <c r="D32" s="26" t="s">
-        <v>274</v>
+      <c r="D32" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E32" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F32" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G32" s="3" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="H32" s="28">
+        <v>199</v>
+      </c>
+      <c r="H32" s="26">
         <v>30</v>
       </c>
       <c r="J32" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K32" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K32" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L32" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M32" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N32" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O32" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P32" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q32" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R32" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S32" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="33" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B33" s="3" t="s">
         <v>24</v>
       </c>
       <c r="C33" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D33" s="26" t="s">
-        <v>274</v>
+      <c r="D33" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E33" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F33" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G33" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H33" s="4">
         <v>30</v>
       </c>
       <c r="J33" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K33" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K33" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L33" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M33" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N33" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O33" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P33" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q33" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R33" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S33" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="34" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B34" s="3" t="s">
         <v>25</v>
       </c>
       <c r="C34" s="3" t="s">
         <v>36</v>
       </c>
-      <c r="D34" s="26" t="s">
-        <v>274</v>
+      <c r="D34" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E34" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F34" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G34" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H34" s="17">
         <v>30</v>
       </c>
       <c r="J34" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K34" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K34" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L34" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M34" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N34" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O34" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P34" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q34" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R34" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S34" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="35" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B35" s="3" t="s">
         <v>26</v>
       </c>
       <c r="C35" s="3" t="s">
         <v>37</v>
       </c>
-      <c r="D35" s="26" t="s">
-        <v>274</v>
+      <c r="D35" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E35" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F35" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G35" s="3" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H35" s="4">
         <v>60</v>
       </c>
       <c r="J35" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K35" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K35" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L35" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M35" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N35" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O35" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P35" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q35" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R35" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S35" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="36" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B36" s="3" t="s">
         <v>27</v>
       </c>
       <c r="C36" s="3" t="s">
         <v>38</v>
       </c>
-      <c r="D36" s="26" t="s">
-        <v>274</v>
+      <c r="D36" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E36" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F36" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G36" s="3" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="H36" s="29">
+        <v>199</v>
+      </c>
+      <c r="H36" s="27">
         <v>30</v>
       </c>
       <c r="J36" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K36" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K36" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L36" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N36" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O36" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P36" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q36" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R36" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S36" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="37" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B37" s="3" t="s">
         <v>28</v>
       </c>
       <c r="C37" s="3" t="s">
         <v>39</v>
       </c>
-      <c r="D37" s="26" t="s">
-        <v>274</v>
+      <c r="D37" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E37" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F37" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G37" s="3" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="H37" s="28" t="s">
+        <v>199</v>
+      </c>
+      <c r="H37" s="26" t="s">
         <v>44</v>
       </c>
       <c r="J37" s="3" t="s">
         <v>138</v>
       </c>
-      <c r="K37" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K37" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L37" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N37" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O37" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P37" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q37" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R37" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S37" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="38" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B38" s="3" t="s">
         <v>29</v>
       </c>
       <c r="C38" s="3" t="s">
         <v>112</v>
       </c>
-      <c r="D38" s="26" t="s">
-        <v>274</v>
+      <c r="D38" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E38" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F38" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G38" s="3" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="H38" s="29">
+        <v>199</v>
+      </c>
+      <c r="H38" s="27">
         <v>30</v>
       </c>
-      <c r="K38" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K38" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L38" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M38" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N38" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O38" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P38" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q38" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R38" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S38" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="39" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B39" s="3" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="C39" s="3" t="s">
-        <v>203</v>
-[...2 lines deleted...]
-        <v>274</v>
+        <v>201</v>
+      </c>
+      <c r="D39" s="25" t="s">
+        <v>271</v>
       </c>
       <c r="E39" s="3" t="s">
-        <v>275</v>
+        <v>272</v>
       </c>
       <c r="F39" s="3" t="s">
-        <v>180</v>
+        <v>179</v>
       </c>
       <c r="G39" s="3" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="H39" s="29">
+        <v>199</v>
+      </c>
+      <c r="H39" s="27">
         <v>30</v>
       </c>
       <c r="I39" s="2" t="s">
         <v>12</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>138</v>
       </c>
-      <c r="K39" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K39" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L39" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M39" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N39" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O39" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P39" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q39" s="16" t="s">
-        <v>204</v>
+        <v>281</v>
       </c>
       <c r="R39" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S39" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="40" spans="2:19" x14ac:dyDescent="0.25">
       <c r="P40" s="9"/>
       <c r="Q40" s="10"/>
     </row>
     <row r="41" spans="2:19" x14ac:dyDescent="0.25">
       <c r="P41" s="9"/>
       <c r="Q41" s="10"/>
     </row>
     <row r="42" spans="2:19" x14ac:dyDescent="0.25">
       <c r="P42" s="9"/>
       <c r="Q42" s="10"/>
     </row>
     <row r="43" spans="2:19" x14ac:dyDescent="0.25">
       <c r="P43" s="9"/>
       <c r="Q43" s="10"/>
     </row>
     <row r="44" spans="2:19" x14ac:dyDescent="0.25">
       <c r="P44" s="9"/>
       <c r="Q44" s="10"/>
     </row>
     <row r="45" spans="2:19" x14ac:dyDescent="0.25">
       <c r="P45" s="9"/>
       <c r="Q45" s="10"/>
@@ -6912,1533 +6866,1476 @@
       <c r="Q128" s="10"/>
     </row>
     <row r="129" spans="16:17" x14ac:dyDescent="0.25">
       <c r="P129" s="9"/>
       <c r="Q129" s="10"/>
     </row>
     <row r="130" spans="16:17" x14ac:dyDescent="0.25">
       <c r="P130" s="9"/>
       <c r="Q130" s="10"/>
     </row>
     <row r="131" spans="16:17" x14ac:dyDescent="0.25">
       <c r="P131" s="9"/>
       <c r="Q131" s="10"/>
     </row>
     <row r="132" spans="16:17" x14ac:dyDescent="0.25">
       <c r="P132" s="9"/>
       <c r="Q132" s="10"/>
     </row>
     <row r="133" spans="16:17" x14ac:dyDescent="0.25">
       <c r="P133" s="9"/>
       <c r="Q133" s="10"/>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="Q2" r:id="rId1" xr:uid="{00000000-0004-0000-0200-000000000000}"/>
-    <hyperlink ref="Q3" r:id="rId2" xr:uid="{00000000-0004-0000-0200-000001000000}"/>
-[...39 lines deleted...]
-    <hyperlink ref="K3:K39" r:id="rId42" display="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" xr:uid="{00000000-0004-0000-0200-000029000000}"/>
+    <hyperlink ref="K2" r:id="rId2" xr:uid="{00000000-0004-0000-0200-000026000000}"/>
+    <hyperlink ref="L2" r:id="rId3" xr:uid="{00000000-0004-0000-0200-000027000000}"/>
+    <hyperlink ref="L3:L39" r:id="rId4" display="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" xr:uid="{00000000-0004-0000-0200-000028000000}"/>
+    <hyperlink ref="K3:K39" r:id="rId5" display="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" xr:uid="{00000000-0004-0000-0200-000029000000}"/>
+    <hyperlink ref="Q3:Q39" r:id="rId6" display="info@comune.ceresoledalba.cn.it" xr:uid="{DFD1BEC0-4437-42B7-8885-D5C3E37DB2B8}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0300-000000000000}">
   <dimension ref="B1:S25"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection activeCell="F2" sqref="F2"/>
+    <sheetView topLeftCell="G22" workbookViewId="0">
+      <selection activeCell="R3" sqref="R3"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="2" max="2" width="28.5703125" customWidth="1"/>
     <col min="3" max="3" width="35.5703125" customWidth="1"/>
     <col min="4" max="4" width="26.5703125" customWidth="1"/>
     <col min="5" max="5" width="32.5703125" customWidth="1"/>
     <col min="6" max="6" width="34.5703125" customWidth="1"/>
     <col min="7" max="7" width="52.5703125" customWidth="1"/>
     <col min="8" max="8" width="16.140625" customWidth="1"/>
     <col min="10" max="10" width="20.5703125" customWidth="1"/>
     <col min="11" max="11" width="19.85546875" customWidth="1"/>
     <col min="12" max="12" width="22.85546875" customWidth="1"/>
     <col min="13" max="13" width="24.85546875" customWidth="1"/>
     <col min="14" max="14" width="18.85546875" customWidth="1"/>
     <col min="16" max="16" width="16.5703125" customWidth="1"/>
     <col min="17" max="17" width="34.42578125" customWidth="1"/>
     <col min="18" max="18" width="21.85546875" customWidth="1"/>
     <col min="19" max="19" width="48.42578125" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="2:19" ht="78.75" x14ac:dyDescent="0.25">
-      <c r="B1" s="23" t="s">
+      <c r="B1" s="22" t="s">
         <v>0</v>
       </c>
-      <c r="C1" s="23" t="s">
+      <c r="C1" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="D1" s="23" t="s">
+      <c r="D1" s="22" t="s">
         <v>7</v>
       </c>
-      <c r="E1" s="23" t="s">
+      <c r="E1" s="22" t="s">
         <v>10</v>
       </c>
-      <c r="F1" s="23" t="s">
+      <c r="F1" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="G1" s="23" t="s">
+      <c r="G1" s="22" t="s">
         <v>1</v>
       </c>
-      <c r="H1" s="23" t="s">
+      <c r="H1" s="22" t="s">
         <v>11</v>
       </c>
-      <c r="I1" s="23" t="s">
+      <c r="I1" s="22" t="s">
         <v>2</v>
       </c>
-      <c r="J1" s="23" t="s">
+      <c r="J1" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="K1" s="23" t="s">
+      <c r="K1" s="22" t="s">
         <v>4</v>
       </c>
-      <c r="L1" s="23" t="s">
-[...2 lines deleted...]
-      <c r="M1" s="23" t="s">
+      <c r="L1" s="22" t="s">
+        <v>265</v>
+      </c>
+      <c r="M1" s="22" t="s">
         <v>6</v>
       </c>
-      <c r="N1" s="24" t="s">
+      <c r="N1" s="23" t="s">
         <v>111</v>
       </c>
-      <c r="O1" s="25" t="s">
+      <c r="O1" s="24" t="s">
         <v>103</v>
       </c>
-      <c r="P1" s="25" t="s">
+      <c r="P1" s="24" t="s">
         <v>104</v>
       </c>
-      <c r="Q1" s="25" t="s">
+      <c r="Q1" s="24" t="s">
         <v>105</v>
       </c>
-      <c r="R1" s="25" t="s">
+      <c r="R1" s="24" t="s">
         <v>106</v>
       </c>
-      <c r="S1" s="25" t="s">
+      <c r="S1" s="24" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="2" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B2" s="4" t="s">
+        <v>142</v>
+      </c>
+      <c r="C2" s="4" t="s">
         <v>143</v>
       </c>
-      <c r="C2" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D2" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E2" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E2" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F2" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G2" s="3"/>
       <c r="H2" s="4" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I2" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J2" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K2" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L2" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M2" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N2" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O2" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P2" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q2" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R2" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S2" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="3" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B3" s="4" t="s">
+        <v>144</v>
+      </c>
+      <c r="C3" s="4" t="s">
         <v>145</v>
       </c>
-      <c r="C3" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D3" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E3" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E3" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F3" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G3" s="4"/>
       <c r="H3" s="4"/>
       <c r="I3" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J3" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K3" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L3" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M3" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N3" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O3" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P3" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q3" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R3" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S3" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="4" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B4" s="4" t="s">
+        <v>146</v>
+      </c>
+      <c r="C4" s="4" t="s">
         <v>147</v>
       </c>
-      <c r="C4" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D4" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E4" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E4" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F4" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G4" s="4"/>
       <c r="H4" s="4"/>
       <c r="I4" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J4" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K4" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L4" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M4" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N4" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O4" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P4" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q4" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R4" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S4" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="5" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B5" s="4" t="s">
+        <v>148</v>
+      </c>
+      <c r="C5" s="4" t="s">
         <v>149</v>
       </c>
-      <c r="C5" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D5" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E5" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E5" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F5" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G5" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H5" s="4" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I5" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J5" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K5" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L5" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M5" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N5" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O5" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P5" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q5" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R5" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S5" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="6" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B6" s="4" t="s">
+        <v>150</v>
+      </c>
+      <c r="C6" s="4" t="s">
         <v>151</v>
       </c>
-      <c r="C6" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D6" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E6" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E6" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F6" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G6" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H6" s="4" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I6" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J6" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K6" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L6" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M6" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N6" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O6" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P6" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q6" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R6" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S6" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="7" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B7" s="4" t="s">
+        <v>152</v>
+      </c>
+      <c r="C7" s="4" t="s">
         <v>153</v>
       </c>
-      <c r="C7" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D7" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E7" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E7" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F7" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G7" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H7" s="4" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I7" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J7" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K7" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L7" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M7" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N7" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O7" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P7" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q7" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R7" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S7" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="8" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B8" s="4" t="s">
-        <v>155</v>
+        <v>154</v>
       </c>
       <c r="C8" s="4"/>
       <c r="D8" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E8" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E8" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F8" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G8" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H8" s="4" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J8" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K8" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L8" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M8" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N8" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O8" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P8" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q8" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R8" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S8" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="9" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B9" s="4" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
       <c r="C9" s="4"/>
       <c r="D9" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E9" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E9" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F9" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G9" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H9" s="4" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I9" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J9" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K9" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L9" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M9" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N9" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O9" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P9" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q9" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R9" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S9" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="10" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B10" s="4" t="s">
+        <v>156</v>
+      </c>
+      <c r="C10" s="4" t="s">
         <v>157</v>
       </c>
-      <c r="C10" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D10" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E10" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E10" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F10" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G10" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H10" s="4" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I10" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J10" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K10" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L10" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M10" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N10" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O10" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P10" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q10" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R10" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S10" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="11" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B11" s="4" t="s">
+        <v>158</v>
+      </c>
+      <c r="C11" s="4" t="s">
         <v>159</v>
       </c>
-      <c r="C11" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D11" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E11" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E11" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F11" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G11" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H11" s="4" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I11" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J11" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K11" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L11" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M11" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N11" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O11" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P11" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q11" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R11" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S11" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="12" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B12" s="4" t="s">
+        <v>160</v>
+      </c>
+      <c r="C12" s="4" t="s">
         <v>161</v>
       </c>
-      <c r="C12" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D12" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E12" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E12" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F12" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G12" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H12" s="4" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
       <c r="I12" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J12" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K12" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L12" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M12" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N12" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O12" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P12" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q12" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R12" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S12" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="13" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B13" s="4" t="s">
+        <v>162</v>
+      </c>
+      <c r="C13" s="4" t="s">
         <v>163</v>
       </c>
-      <c r="C13" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D13" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E13" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E13" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F13" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G13" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H13" s="4" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I13" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J13" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K13" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L13" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M13" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N13" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O13" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P13" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q13" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R13" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S13" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="14" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B14" s="4" t="s">
-        <v>165</v>
+        <v>164</v>
       </c>
       <c r="C14" s="4" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="D14" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E14" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E14" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F14" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G14" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H14" s="4" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="I14" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J14" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K14" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L14" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M14" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N14" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O14" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P14" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q14" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R14" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S14" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="15" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B15" s="4" t="s">
+        <v>165</v>
+      </c>
+      <c r="C15" s="4" t="s">
         <v>166</v>
       </c>
-      <c r="C15" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E15" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E15" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F15" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G15" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H15" s="4"/>
       <c r="I15" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J15" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K15" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L15" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M15" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N15" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O15" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P15" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q15" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R15" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S15" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="16" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B16" s="4" t="s">
+        <v>167</v>
+      </c>
+      <c r="C16" s="4" t="s">
         <v>168</v>
       </c>
-      <c r="C16" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D16" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E16" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E16" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F16" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G16" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H16" s="4"/>
       <c r="I16" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J16" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K16" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L16" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M16" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N16" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O16" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P16" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q16" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R16" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S16" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="17" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B17" s="4" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
       <c r="C17" s="4" t="s">
-        <v>152</v>
+        <v>151</v>
       </c>
       <c r="D17" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E17" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E17" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F17" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G17" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H17" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="I17" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J17" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K17" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L17" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M17" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N17" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O17" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P17" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q17" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R17" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S17" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="18" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B18" s="4" t="s">
+        <v>170</v>
+      </c>
+      <c r="C18" s="4" t="s">
         <v>171</v>
       </c>
-      <c r="C18" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D18" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E18" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E18" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F18" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G18" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H18" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="I18" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J18" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K18" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L18" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M18" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N18" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O18" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P18" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q18" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R18" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S18" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="19" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B19" s="4" t="s">
+        <v>172</v>
+      </c>
+      <c r="C19" s="4" t="s">
         <v>173</v>
       </c>
-      <c r="C19" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D19" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E19" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E19" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F19" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G19" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H19" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="I19" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J19" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K19" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L19" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M19" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N19" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O19" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P19" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q19" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R19" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S19" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="20" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B20" s="4" t="s">
+        <v>174</v>
+      </c>
+      <c r="C20" s="4" t="s">
         <v>175</v>
       </c>
-      <c r="C20" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E20" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E20" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F20" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G20" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H20" s="4" t="s">
-        <v>179</v>
+        <v>178</v>
       </c>
       <c r="I20" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J20" s="3" t="s">
-        <v>190</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>188</v>
+      </c>
+      <c r="K20" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L20" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M20" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N20" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O20" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P20" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q20" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R20" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S20" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="21" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
       <c r="B21" s="4" t="s">
         <v>19</v>
       </c>
       <c r="C21" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D21" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E21" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E21" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F21" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G21" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H21" s="4" t="s">
         <v>42</v>
       </c>
       <c r="I21" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J21" s="3"/>
-      <c r="K21" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K21" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L21" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M21" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N21" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O21" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P21" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q21" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R21" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S21" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="22" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
-      <c r="B22" s="44" t="s">
+      <c r="B22" s="4" t="s">
         <v>20</v>
       </c>
       <c r="C22" s="4" t="s">
         <v>32</v>
       </c>
       <c r="D22" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E22" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E22" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F22" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G22" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H22" s="4" t="s">
         <v>43</v>
       </c>
       <c r="I22" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J22" s="3"/>
-      <c r="K22" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K22" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L22" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M22" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N22" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O22" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P22" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q22" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R22" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S22" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="23" spans="2:19" s="2" customFormat="1" ht="120" x14ac:dyDescent="0.25">
-      <c r="B23" s="44" t="s">
+      <c r="B23" s="4" t="s">
         <v>21</v>
       </c>
       <c r="C23" s="4" t="s">
         <v>33</v>
       </c>
       <c r="D23" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E23" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E23" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F23" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G23" s="4" t="s">
-        <v>201</v>
+        <v>199</v>
       </c>
       <c r="H23" s="4">
         <v>30</v>
       </c>
       <c r="I23" s="3" t="s">
         <v>12</v>
       </c>
       <c r="J23" s="3"/>
-      <c r="K23" s="37" t="s">
-[...3 lines deleted...]
-        <v>266</v>
+      <c r="K23" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L23" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M23" s="2" t="s">
         <v>108</v>
       </c>
       <c r="N23" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O23" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P23" s="15" t="s">
         <v>140</v>
       </c>
       <c r="Q23" s="16" t="s">
-        <v>141</v>
+        <v>281</v>
       </c>
       <c r="R23" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S23" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
     <row r="24" spans="2:19" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="B24" s="45" t="s">
-[...3 lines deleted...]
-        <v>203</v>
+      <c r="B24" s="36" t="s">
+        <v>200</v>
+      </c>
+      <c r="C24" s="29" t="s">
+        <v>201</v>
       </c>
       <c r="D24" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E24" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E24" s="4" t="s">
-[...3 lines deleted...]
-        <v>280</v>
+      <c r="F24" s="25" t="s">
+        <v>277</v>
       </c>
       <c r="G24" s="4" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="H24" s="22">
+        <v>199</v>
+      </c>
+      <c r="H24" s="21">
         <v>30</v>
       </c>
       <c r="I24" s="7" t="s">
         <v>12</v>
       </c>
-      <c r="J24" s="32" t="s">
+      <c r="J24" s="30" t="s">
         <v>138</v>
       </c>
-      <c r="K24" s="37" t="s">
+      <c r="K24" s="35" t="s">
+        <v>264</v>
+      </c>
+      <c r="L24" s="34" t="s">
+        <v>263</v>
+      </c>
+      <c r="M24" s="31" t="s">
+        <v>108</v>
+      </c>
+      <c r="N24" s="31" t="s">
+        <v>139</v>
+      </c>
+      <c r="O24" s="31" t="s">
+        <v>109</v>
+      </c>
+      <c r="P24" s="15" t="s">
+        <v>140</v>
+      </c>
+      <c r="Q24" s="16" t="s">
+        <v>281</v>
+      </c>
+      <c r="R24" s="2" t="s">
+        <v>110</v>
+      </c>
+      <c r="S24" s="2" t="s">
+        <v>141</v>
+      </c>
+    </row>
+    <row r="25" spans="2:19" ht="120.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="B25" s="36" t="s">
+        <v>268</v>
+      </c>
+      <c r="C25" s="29" t="s">
         <v>267</v>
       </c>
-      <c r="L24" s="36" t="s">
-[...30 lines deleted...]
-      </c>
       <c r="D25" s="4" t="s">
+        <v>273</v>
+      </c>
+      <c r="E25" s="4" t="s">
         <v>276</v>
       </c>
-      <c r="E25" s="4" t="s">
-[...7 lines deleted...]
-        <v>229</v>
+      <c r="F25" s="25" t="s">
+        <v>277</v>
+      </c>
+      <c r="G25" s="25"/>
+      <c r="H25" s="25" t="s">
+        <v>226</v>
       </c>
       <c r="I25" s="2" t="s">
-        <v>230</v>
+        <v>227</v>
       </c>
       <c r="J25" s="3" t="s">
-        <v>212</v>
-[...5 lines deleted...]
-        <v>266</v>
+        <v>209</v>
+      </c>
+      <c r="K25" s="34" t="s">
+        <v>262</v>
+      </c>
+      <c r="L25" s="34" t="s">
+        <v>263</v>
       </c>
       <c r="M25" s="2" t="s">
-        <v>213</v>
+        <v>210</v>
       </c>
       <c r="N25" s="2" t="s">
         <v>139</v>
       </c>
       <c r="O25" s="2" t="s">
         <v>109</v>
       </c>
       <c r="P25" s="15" t="s">
-        <v>192</v>
+        <v>140</v>
       </c>
       <c r="Q25" s="16" t="s">
-        <v>181</v>
+        <v>281</v>
       </c>
       <c r="R25" s="2" t="s">
         <v>110</v>
       </c>
       <c r="S25" s="2" t="s">
-        <v>142</v>
+        <v>141</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
-    <hyperlink ref="Q22" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000000000000}"/>
-[...28 lines deleted...]
-    <hyperlink ref="L25" r:id="rId30" xr:uid="{00000000-0004-0000-0300-00001E000000}"/>
+    <hyperlink ref="K2" r:id="rId1" xr:uid="{00000000-0004-0000-0300-000018000000}"/>
+    <hyperlink ref="L2" r:id="rId2" xr:uid="{00000000-0004-0000-0300-000019000000}"/>
+    <hyperlink ref="K3:K24" r:id="rId3" display="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente" xr:uid="{00000000-0004-0000-0300-00001A000000}"/>
+    <hyperlink ref="L3:L24" r:id="rId4" display="https://www.comune.ceresoledalba.cn.it/it-it/amministrazione/amministrazione-trasparente/pagamenti-dell-amministrazione/iban-e-pagamenti-informatici" xr:uid="{00000000-0004-0000-0300-00001B000000}"/>
+    <hyperlink ref="K25" r:id="rId5" xr:uid="{00000000-0004-0000-0300-00001D000000}"/>
+    <hyperlink ref="L25" r:id="rId6" xr:uid="{00000000-0004-0000-0300-00001E000000}"/>
+    <hyperlink ref="Q2:Q23" r:id="rId7" display="info@comune.ceresoldalba.cn.i" xr:uid="{149CCD0F-2C4B-4175-A2FD-466AE8ADF357}"/>
+    <hyperlink ref="Q2" r:id="rId8" xr:uid="{C2DFD5F4-C0F0-416E-A77A-D99DDFF79D93}"/>
+    <hyperlink ref="Q3:Q25" r:id="rId9" display="info@comune.ceresoldalba.cn.i" xr:uid="{94952E95-677B-44F0-8A5E-7E946C262619}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="portrait" r:id="rId31"/>
+  <pageSetup paperSize="9" orientation="portrait" r:id="rId10"/>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <TaxCatchAll xmlns="4dcd9980-69ba-4146-8bb1-010d29e3424a" xsi:nil="true"/>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="57e2871b-1b48-4a37-943e-0ff950d716b5">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>